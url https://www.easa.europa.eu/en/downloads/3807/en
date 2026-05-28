--- v0 (2025-10-16)
+++ v1 (2026-05-28)
@@ -1,142 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="038761E7" w14:textId="417ACB77" w:rsidR="00A5047E" w:rsidRPr="00F47445" w:rsidRDefault="00F47445" w:rsidP="00F47445">
       <w:pPr>
         <w:pStyle w:val="Regular"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F47445">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Registry of the Board of Appeal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C97D5FF" w14:textId="77777777" w:rsidR="00E842BA" w:rsidRPr="00E842BA" w:rsidRDefault="00E842BA">
       <w:pPr>
         <w:pStyle w:val="Regular"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10654"/>
       </w:tblGrid>
       <w:tr w:rsidR="008665F0" w:rsidRPr="00E842BA" w14:paraId="6A3CC870" w14:textId="77777777" w:rsidTr="005A133B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10654" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="018BC622" w14:textId="0B1E4C6D" w:rsidR="00EF77C5" w:rsidRPr="00E842BA" w:rsidRDefault="00EF77C5" w:rsidP="005A133B">
+          <w:p w14:paraId="018BC622" w14:textId="007221AB" w:rsidR="00E334E3" w:rsidRPr="00E842BA" w:rsidRDefault="00EF77C5" w:rsidP="005A133B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>All [*] fields shall be filled out and sent to the Registry along with annexes. In case of representation, the power of attorney of the representative shall be also provided. Failure to comply with these requirements may render the appeal inadmissible or delay its handling.</w:t>
+              <w:t>All [*] fields shall be filled out and sent to the Registry along with annexes</w:t>
+            </w:r>
+            <w:r w:rsidR="00E334E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00E334E3" w:rsidRPr="00E334E3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:i/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>registrar.board.appeal@easa.europa.eu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E334E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E842BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>. In case of representation, the power of attorney of the representative shall be also provided. Failure to comply with these requirements may render the appeal inadmissible or delay its handling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38E25279" w14:textId="77777777" w:rsidR="008665F0" w:rsidRPr="00E842BA" w:rsidRDefault="008665F0">
       <w:pPr>
         <w:pStyle w:val="Regular"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -295,51 +331,51 @@
             <w:r w:rsidR="008665F0" w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(check as appropriate)</w:t>
             </w:r>
             <w:r w:rsidR="00E970D0" w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6330B529" w14:textId="77777777" w:rsidR="00B7567A" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="002125FD">
+          <w:p w14:paraId="6330B529" w14:textId="77777777" w:rsidR="00B7567A" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="002125FD">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-580146321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -724,51 +760,51 @@
       </w:tr>
       <w:tr w:rsidR="00D4245E" w:rsidRPr="00E842BA" w14:paraId="1EEE1F51" w14:textId="77777777" w:rsidTr="006C2DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B903A59" w14:textId="77777777" w:rsidR="00D4245E" w:rsidRPr="00E842BA" w:rsidRDefault="00D4245E" w:rsidP="00D4245E">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77003BF5" w14:textId="37D03926" w:rsidR="00D4245E" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00D4245E">
+          <w:p w14:paraId="77003BF5" w14:textId="37D03926" w:rsidR="00D4245E" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00D4245E">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-294760003"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1117,51 +1153,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Consent for communication by e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEF5CB4" w14:textId="0BDE892B" w:rsidR="006C2DB7" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="006C2DB7">
+          <w:p w14:paraId="4CEF5CB4" w14:textId="0BDE892B" w:rsidR="006C2DB7" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="006C2DB7">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2068412748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1973,51 +2009,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1D9EEB" w14:textId="527EA809" w:rsidR="0076268A" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="0076268A">
+          <w:p w14:paraId="2D1D9EEB" w14:textId="527EA809" w:rsidR="0076268A" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="0076268A">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1170370417"/>
                 <w:placeholder>
                   <w:docPart w:val="1B1FCBEF4F7749A68A02C502C7BE386E"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0076268A" w:rsidRPr="00E842BA">
                   <w:rPr>
@@ -2376,51 +2412,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Details about the contested EASA decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E970D0" w:rsidRPr="00E842BA" w14:paraId="3C197F0D" w14:textId="77777777" w:rsidTr="00E970D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0C259307" w14:textId="55F72B19" w:rsidR="00E970D0" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00D64637">
+          <w:p w14:paraId="0C259307" w14:textId="55F72B19" w:rsidR="00E970D0" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00D64637">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1119496865"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
               </w:sdtPr>
@@ -2490,72 +2526,162 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E842BA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select date of the contested EASA decision</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E970D0" w:rsidRPr="00E842BA" w14:paraId="5360BDB9" w14:textId="77777777" w:rsidTr="00D47131">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10648" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="093F104B" w14:textId="59D6B9EA" w:rsidR="00E970D0" w:rsidRPr="00E842BA" w:rsidRDefault="00E970D0" w:rsidP="00E970D0">
+          <w:p w14:paraId="093F104B" w14:textId="1122C5C7" w:rsidR="00E970D0" w:rsidRPr="00E842BA" w:rsidRDefault="00E970D0" w:rsidP="00E970D0">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Brief description of the contested EASA decision and form of order sought (e.g. the revocation in total or partially stating which part is subject to the appeal) *.</w:t>
+              <w:t>Brief description of the contested EASA decision and form of order sought (</w:t>
+            </w:r>
+            <w:r w:rsidR="00253211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E842BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00253211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E842BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00253211" w:rsidRPr="00253211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to what extent an amendment or complete/partial rectification</w:t>
+            </w:r>
+            <w:r w:rsidR="00253211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:r w:rsidR="00253211" w:rsidRPr="00253211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the contested decision</w:t>
+            </w:r>
+            <w:r w:rsidR="00253211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is requested</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E842BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E970D0" w:rsidRPr="00E842BA" w14:paraId="4BFBD3DA" w14:textId="77777777" w:rsidTr="00D47131">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1979917873"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10648" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
@@ -2662,51 +2788,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contested EASA Decision*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0A06D3" w14:textId="78DCB179" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="2C0A06D3" w14:textId="78DCB179" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="825"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-175966053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2719,51 +2845,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA79F6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF15E66" w14:textId="729FDBD2" w:rsidR="00FA79F6" w:rsidRDefault="00495B03" w:rsidP="00D64637">
+          <w:p w14:paraId="6FF15E66" w14:textId="729FDBD2" w:rsidR="00FA79F6" w:rsidRDefault="00030C46" w:rsidP="00D64637">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1167523957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2808,51 +2934,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Statement of Grounds of Appeal*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="198D2D38" w14:textId="628294A9" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="198D2D38" w14:textId="628294A9" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1664309603"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2865,51 +2991,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA79F6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F025565" w14:textId="468DF116" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="5F025565" w14:textId="468DF116" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1119112766"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2925,96 +3051,104 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA79F6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w14:paraId="3D0E34F4" w14:textId="7792F847" w:rsidTr="00FA79F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="729EFD4E" w14:textId="287820D9" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00FA79F6" w:rsidP="00FA79F6">
+          <w:p w14:paraId="729EFD4E" w14:textId="5F0F36B8" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00253211" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E842BA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Certificate of Financial Turnover </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signed c</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FA79F6" w:rsidRPr="00E842BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ertificate of Financial Turnover </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA79F6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">of the appellant </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E842BA">
+            <w:r w:rsidR="00FA79F6" w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for legal persons only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="586886F4" w14:textId="570A7D17" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="586886F4" w14:textId="570A7D17" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1727952700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3027,51 +3161,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA79F6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4BADE8" w14:textId="486DB32C" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="5C4BADE8" w14:textId="486DB32C" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1709947861"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3122,51 +3256,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Power of attorney/representative </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(in case of representation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21015B9B" w14:textId="37BCED41" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="21015B9B" w14:textId="37BCED41" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1145733070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3179,51 +3313,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA79F6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79A48783" w14:textId="65E6AF2D" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="00FA79F6">
+          <w:p w14:paraId="79A48783" w14:textId="65E6AF2D" w:rsidR="00FA79F6" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="00FA79F6">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1780987124"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3382,51 +3516,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="709C82F3" w14:textId="493EC995" w:rsidR="006F4C04" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="006F4C04">
+          <w:p w14:paraId="709C82F3" w14:textId="493EC995" w:rsidR="006F4C04" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="006F4C04">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:spacing w:before="60" w:after="480"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="867726867"/>
                 <w:placeholder>
                   <w:docPart w:val="62BA198E6A304A03A873CEEDBFC7CF96"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3443,51 +3577,51 @@
             <w:r w:rsidR="00E842BA" w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E842BA" w:rsidRPr="00E842BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Insert below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F588DA0" w14:textId="4C80C3BA" w:rsidR="006F4C04" w:rsidRPr="00E842BA" w:rsidRDefault="00495B03" w:rsidP="006F4C04">
+          <w:p w14:paraId="3F588DA0" w14:textId="4C80C3BA" w:rsidR="006F4C04" w:rsidRPr="00E842BA" w:rsidRDefault="00030C46" w:rsidP="006F4C04">
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="480"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="951361751"/>
                 <w:placeholder>
@@ -3606,143 +3740,129 @@
             <w:pPr>
               <w:pStyle w:val="Regular"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="480"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26DC88B8" w14:textId="77777777" w:rsidR="00222A1E" w:rsidRPr="00E842BA" w:rsidRDefault="00222A1E" w:rsidP="00E842BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00222A1E" w:rsidRPr="00E842BA">
-      <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11911" w:h="16849"/>
       <w:pgMar w:top="454" w:right="680" w:bottom="454" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BEF9760" w14:textId="77777777" w:rsidR="007311EA" w:rsidRDefault="007311EA">
+    <w:p w14:paraId="5BF4073B" w14:textId="77777777" w:rsidR="00EE687E" w:rsidRDefault="00EE687E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="672C3491" w14:textId="77777777" w:rsidR="007311EA" w:rsidRDefault="007311EA">
+    <w:p w14:paraId="3FD7D188" w14:textId="77777777" w:rsidR="00EE687E" w:rsidRDefault="00EE687E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1067"/>
       <w:gridCol w:w="8211"/>
       <w:gridCol w:w="1386"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A5047E" w14:paraId="6747CDDC" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
@@ -3833,62 +3953,70 @@
           <w:tcW w:w="3850" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="27330674" w14:textId="77777777" w:rsidR="00C733F5" w:rsidRDefault="00C733F5" w:rsidP="00C733F5">
           <w:pPr>
             <w:spacing w:before="45" w:after="45"/>
             <w:ind w:left="630"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4B9EC73B" w14:textId="03928633" w:rsidR="00A5047E" w:rsidRDefault="00222A1E" w:rsidP="00C733F5">
+        <w:p w14:paraId="4B9EC73B" w14:textId="1185732A" w:rsidR="00A5047E" w:rsidRDefault="00222A1E" w:rsidP="00C733F5">
           <w:pPr>
             <w:spacing w:before="45" w:after="45"/>
             <w:ind w:left="630"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>FO.IMS.00112-001</w:t>
+            <w:t>FO.IMS.00112-00</w:t>
+          </w:r>
+          <w:r w:rsidR="001860F5">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00A5047E">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> © European Union Aviation Safety Agency. All rights reserved. ISO9001 Certified</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="254DF408" w14:textId="099B5A32" w:rsidR="00A5047E" w:rsidRDefault="00A5047E" w:rsidP="00C733F5">
           <w:pPr>
             <w:ind w:left="630"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Proprietary document. Copies are not controlled. Confirm revision status through the EASA</w:t>
           </w:r>
           <w:r w:rsidR="00C733F5">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4049,91 +4177,71 @@
         </w:tcPr>
         <w:p w14:paraId="48B162AA" w14:textId="77777777" w:rsidR="00A5047E" w:rsidRDefault="00A5047E">
           <w:pPr>
             <w:spacing w:before="45" w:after="45"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="10"/>
             </w:rPr>
             <w:t>An agency of the European Union</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63B077AC" w14:textId="77777777" w:rsidR="007311EA" w:rsidRDefault="007311EA">
+    <w:p w14:paraId="6A908799" w14:textId="77777777" w:rsidR="00EE687E" w:rsidRDefault="00EE687E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AE7E9B7" w14:textId="77777777" w:rsidR="007311EA" w:rsidRDefault="007311EA">
+    <w:p w14:paraId="64F843C6" w14:textId="77777777" w:rsidR="00EE687E" w:rsidRDefault="00EE687E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1017"/>
       <w:gridCol w:w="9647"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A5047E" w14:paraId="14A2166D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
@@ -4540,62 +4648,52 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="294318E8" w14:textId="77777777" w:rsidR="00A5047E" w:rsidRDefault="00A5047E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -4791,167 +4889,197 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="34044167">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="595752725">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77B3E"/>
     <w:rsid w:val="0000046F"/>
+    <w:rsid w:val="00001748"/>
+    <w:rsid w:val="00030C46"/>
     <w:rsid w:val="0004512F"/>
     <w:rsid w:val="00084D17"/>
     <w:rsid w:val="0010029E"/>
+    <w:rsid w:val="001042E0"/>
+    <w:rsid w:val="00117B2C"/>
     <w:rsid w:val="0012562E"/>
     <w:rsid w:val="00156A4A"/>
+    <w:rsid w:val="00156AD5"/>
+    <w:rsid w:val="00172175"/>
+    <w:rsid w:val="00184C95"/>
+    <w:rsid w:val="001860F5"/>
     <w:rsid w:val="00194FD5"/>
     <w:rsid w:val="002125FD"/>
     <w:rsid w:val="00222A1E"/>
+    <w:rsid w:val="00253211"/>
     <w:rsid w:val="003056C4"/>
+    <w:rsid w:val="00323A79"/>
+    <w:rsid w:val="00340C94"/>
     <w:rsid w:val="00357AE6"/>
     <w:rsid w:val="003871AB"/>
     <w:rsid w:val="003C05DA"/>
+    <w:rsid w:val="00476A96"/>
     <w:rsid w:val="004E699D"/>
     <w:rsid w:val="005A133B"/>
     <w:rsid w:val="005A550A"/>
+    <w:rsid w:val="006212BE"/>
     <w:rsid w:val="0064502D"/>
     <w:rsid w:val="006820E2"/>
     <w:rsid w:val="006C2536"/>
     <w:rsid w:val="006C2DB7"/>
     <w:rsid w:val="006F4C04"/>
     <w:rsid w:val="007311EA"/>
+    <w:rsid w:val="00762673"/>
     <w:rsid w:val="0076268A"/>
+    <w:rsid w:val="007826E7"/>
     <w:rsid w:val="00792D4C"/>
+    <w:rsid w:val="007E1542"/>
     <w:rsid w:val="008665F0"/>
     <w:rsid w:val="00870095"/>
+    <w:rsid w:val="008971FD"/>
+    <w:rsid w:val="00943916"/>
+    <w:rsid w:val="00A40DF4"/>
     <w:rsid w:val="00A5047E"/>
     <w:rsid w:val="00A77B3E"/>
+    <w:rsid w:val="00AA496D"/>
     <w:rsid w:val="00B7567A"/>
+    <w:rsid w:val="00B808A2"/>
+    <w:rsid w:val="00B842E7"/>
     <w:rsid w:val="00BB0779"/>
     <w:rsid w:val="00C733F5"/>
     <w:rsid w:val="00C73E17"/>
+    <w:rsid w:val="00D31664"/>
     <w:rsid w:val="00D4245E"/>
     <w:rsid w:val="00D801B5"/>
     <w:rsid w:val="00DC2C0B"/>
+    <w:rsid w:val="00DE3566"/>
+    <w:rsid w:val="00E12A4E"/>
+    <w:rsid w:val="00E334E3"/>
     <w:rsid w:val="00E478C7"/>
+    <w:rsid w:val="00E63159"/>
     <w:rsid w:val="00E842BA"/>
     <w:rsid w:val="00E970D0"/>
+    <w:rsid w:val="00EE687E"/>
     <w:rsid w:val="00EF77C5"/>
+    <w:rsid w:val="00F47216"/>
     <w:rsid w:val="00F47445"/>
     <w:rsid w:val="00F925A5"/>
     <w:rsid w:val="00FA79F6"/>
+    <w:rsid w:val="00FD307E"/>
     <w:rsid w:val="00FF18D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="539B496B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DEF64B54-1469-442E-86ED-46650DCE9675}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -5712,75 +5840,107 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00B7567A"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="00B7567A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF77C5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E334E3"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E334E3"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E334E3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrar.board.appeal@easa.europa.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39367BAC-319C-4C94-8EAA-B950D3A65016}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A12CF4" w:rsidRDefault="007407B5">
           <w:r w:rsidRPr="001437BE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -6259,142 +6419,163 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{01DB89B4-D753-43C2-B944-23B7454A14F2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A12CF4" w:rsidRDefault="007407B5" w:rsidP="007407B5">
           <w:pPr>
             <w:pStyle w:val="2807B20FC3EA4A338B125C7A3F2DF1AC"/>
           </w:pPr>
           <w:r w:rsidRPr="001437BE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00463EAB"/>
+    <w:rsid w:val="00001748"/>
+    <w:rsid w:val="00156AD5"/>
+    <w:rsid w:val="00184C95"/>
     <w:rsid w:val="00463EAB"/>
+    <w:rsid w:val="00473F84"/>
+    <w:rsid w:val="00476A96"/>
     <w:rsid w:val="005652CC"/>
     <w:rsid w:val="007407B5"/>
+    <w:rsid w:val="00762673"/>
+    <w:rsid w:val="007B55C4"/>
+    <w:rsid w:val="007E1542"/>
     <w:rsid w:val="00A12CF4"/>
     <w:rsid w:val="00E90D22"/>
+    <w:rsid w:val="00F47216"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6785,336 +6966,167 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005652CC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA9203FF091C4B949DB736CAB2CC9DF0">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="93B59EDDF9784B58B738798A3A953A67">
     <w:name w:val="93B59EDDF9784B58B738798A3A953A67"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D11190DC473F4108A661F0587424E8DF">
     <w:name w:val="D11190DC473F4108A661F0587424E8DF"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D6A3A172F2043169B63792B079487F8">
     <w:name w:val="3D6A3A172F2043169B63792B079487F8"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4EB5929A6EE4FACB0D7717D7C871A38">
     <w:name w:val="A4EB5929A6EE4FACB0D7717D7C871A38"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="88C8450879694F3C95E167F45AAC5BF8">
     <w:name w:val="88C8450879694F3C95E167F45AAC5BF8"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F07B3DC8397545FC8D69729FFBF50511">
     <w:name w:val="F07B3DC8397545FC8D69729FFBF50511"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6223DAE79A44ADC9FA8C4170D5172F2">
     <w:name w:val="B6223DAE79A44ADC9FA8C4170D5172F2"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81DEC238CE284E409AB2E61C84466A72">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B1FCBEF4F7749A68A02C502C7BE386E">
     <w:name w:val="1B1FCBEF4F7749A68A02C502C7BE386E"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DC1B565AE4FDBA8643E82E885F537">
     <w:name w:val="560DC1B565AE4FDBA8643E82E885F537"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE078713435B4B0AB014D48768E1516C">
     <w:name w:val="DE078713435B4B0AB014D48768E1516C"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEA4F41B823047DDBD73AD2244E1A702">
     <w:name w:val="FEA4F41B823047DDBD73AD2244E1A702"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3578D384232E4F15AC8E0DA4372D2310">
     <w:name w:val="3578D384232E4F15AC8E0DA4372D2310"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDD62F3180234C1A8365CAC07C2C098E">
     <w:name w:val="DDD62F3180234C1A8365CAC07C2C098E"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="487C6648389C479DA4BEA018B06AF4AD">
-[...54 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11FFAD50EA394AB6855C5BE5026329EF">
     <w:name w:val="11FFAD50EA394AB6855C5BE5026329EF"/>
-    <w:rsid w:val="007407B5"/>
-[...68 lines deleted...]
-    <w:name w:val="A1ABA248A0CB4E3B95D574936D1B1116"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62BA198E6A304A03A873CEEDBFC7CF96">
     <w:name w:val="62BA198E6A304A03A873CEEDBFC7CF96"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2807B20FC3EA4A338B125C7A3F2DF1AC">
     <w:name w:val="2807B20FC3EA4A338B125C7A3F2DF1AC"/>
     <w:rsid w:val="007407B5"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C56A84332BFA445FAF2BFAA4292B8833">
-[...20 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -7362,60 +7374,158 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>CopyVersionInformation ItemAdded</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>40100</SequenceNumber>
+    <Url/>
+    <Assembly>EASA.BA.IMF.RC.Core.Application, Version=1.0.0.0, Culture=neutral, PublicKeyToken=a01c64e5cd1f2deb</Assembly>
+    <Class>EASA.BA.IMF.RC.Core.Application.EventReceivers.CopyVersionInformation</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>CopyVersionInformation ItemUpdated</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>40100</SequenceNumber>
+    <Url/>
+    <Assembly>EASA.BA.IMF.RC.Core.Application, Version=1.0.0.0, Culture=neutral, PublicKeyToken=a01c64e5cd1f2deb</Assembly>
+    <Class>EASA.BA.IMF.RC.Core.Application.EventReceivers.CopyVersionInformation</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>CopyVersionInformation ItemCheckedIn</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>40100</SequenceNumber>
+    <Url/>
+    <Assembly>EASA.BA.IMF.RC.Core.Application, Version=1.0.0.0, Culture=neutral, PublicKeyToken=a01c64e5cd1f2deb</Assembly>
+    <Class>EASA.BA.IMF.RC.Core.Application.EventReceivers.CopyVersionInformation</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>CopyToRecordsCenter ItemUpdated</Name>
+    <Synchronization>Asynchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>40110</SequenceNumber>
+    <Url/>
+    <Assembly>EASA.BA.IMF.RC.Core.Application, Version=1.0.0.0, Culture=neutral, PublicKeyToken=a01c64e5cd1f2deb</Assembly>
+    <Class>EASA.BA.IMF.RC.Core.Application.EventReceivers.CopyToRecordsCenter</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="391a2f22-9f1b-4edd-a10b-257ace2d067d" xmlns:ns3="720140C3-6DF4-409B-A1F7-429D32417DCA" xmlns:ns4="13a41462-d3c5-4676-81cf-1cb4ae80045f" xmlns:ns5="6E10281A-CD3A-4F0C-9B7D-A2009929208B" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37fa0f8d811b7bd5cb8d98e65cc4f50b" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="IMS Form" ma:contentTypeID="0x010100A14FE9BE6CE84F1BB23C774EC08C4AEA0601000B582AFEB7E0F54C933241E75A41A933" ma:contentTypeVersion="56" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="0f914def4ba840353192c7a3965b81cb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="391a2f22-9f1b-4edd-a10b-257ace2d067d" xmlns:ns3="720140C3-6DF4-409B-A1F7-429D32417DCA" xmlns:ns4="13a41462-d3c5-4676-81cf-1cb4ae80045f" xmlns:ns5="6E10281A-CD3A-4F0C-9B7D-A2009929208B" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1c32066b5a3d015c57867c9735e658b5" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="391a2f22-9f1b-4edd-a10b-257ace2d067d"/>
     <xsd:import namespace="720140C3-6DF4-409B-A1F7-429D32417DCA"/>
     <xsd:import namespace="13a41462-d3c5-4676-81cf-1cb4ae80045f"/>
     <xsd:import namespace="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_Contributor" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_Archived" minOccurs="0"/>
                 <xsd:element ref="ns3:IMF_C0_TaxonomyTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_OriginatedTimestamp" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_PublicationStatus"/>
                 <xsd:element ref="ns3:IMF_C0_SourceTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_Distribution" minOccurs="0"/>
                 <xsd:element ref="ns2:IMF_C0_Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns4:IMSProcessTaxonomyTaxHTField0" minOccurs="0"/>
@@ -7778,51 +7888,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IMF_C0_PublicationStatus xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">EASA internal</IMF_C0_PublicationStatus>
     <IMF_C0_Language xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">English</IMF_C0_Language>
     <IMSArisId xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">e4f5c091-25a2-11e7-5ac7-005056aa0538</IMSArisId>
     <IMSSensitivityMarking xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">Non applicable</IMSSensitivityMarking>
     <IMSApprovalStatus xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">Approved</IMSApprovalStatus>
     <IMF_RC_RefDocumentId xmlns="6E10281A-CD3A-4F0C-9B7D-A2009929208B" xsi:nil="true"/>
     <IMF_C0_Owner xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </IMF_C0_Owner>
     <IMF_C0_OriginatedTimestamp xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">2020-12-04T07:47:00+00:00</IMF_C0_OriginatedTimestamp>
     <IMSProcessTaxonomyTaxHTField0 xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Board of appeal</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">26a611ce-9f1d-4fc8-b324-e776a63776ae</TermId>
         </TermInfo>
       </Terms>
     </IMSProcessTaxonomyTaxHTField0>
     <IMSAcronymTaxHTField0 xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">
@@ -7832,306 +7942,208 @@
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">313b9395-0c09-479f-98f3-18e218c0560f</TermId>
         </TermInfo>
       </Terms>
     </IMSAcronymTaxHTField0>
     <IMF_RC_RefDocumentVersion xmlns="6E10281A-CD3A-4F0C-9B7D-A2009929208B" xsi:nil="true"/>
     <IMF_C0_Archived xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">false</IMF_C0_Archived>
     <IMF_C0_SourceTaxHTField0 xmlns="720140C3-6DF4-409B-A1F7-429D32417DCA">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EASA</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f2fd8376-381c-4ede-a9cd-0a84d06f4d45</TermId>
         </TermInfo>
       </Terms>
     </IMF_C0_SourceTaxHTField0>
     <IMF_RC_RefDocumentGuid xmlns="6E10281A-CD3A-4F0C-9B7D-A2009929208B" xsi:nil="true"/>
     <IMF_C0_Contributor xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </IMF_C0_Contributor>
     <TaxCatchAll xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">
       <Value>15</Value>
       <Value>18</Value>
-      <Value>44</Value>
+      <Value>45</Value>
       <Value>292</Value>
       <Value>1</Value>
     </TaxCatchAll>
     <IMSFormType xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">Quality form</IMSFormType>
     <IMF_C0_Distribution xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">EASA</IMF_C0_Distribution>
     <IMF_RC_RefDocumentLib xmlns="6E10281A-CD3A-4F0C-9B7D-A2009929208B" xsi:nil="true"/>
-    <IMSApprovalDate xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">2020-12-07T07:47:00+00:00</IMSApprovalDate>
+    <IMSApprovalDate xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">2026-05-04T06:47:00+00:00</IMSApprovalDate>
     <IMF_RC_RefDocumentSet xmlns="6E10281A-CD3A-4F0C-9B7D-A2009929208B" xsi:nil="true"/>
     <IMF_RC_RefDocumentInfo xmlns="6E10281A-CD3A-4F0C-9B7D-A2009929208B" xsi:nil="true"/>
     <IMF_C0_Description xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d" xsi:nil="true"/>
     <IMF_C0_TaxonomyTaxHTField0 xmlns="720140C3-6DF4-409B-A1F7-429D32417DCA">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Quality management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">98155c21-be43-4aae-96d5-e4bc945720de</TermId>
         </TermInfo>
       </Terms>
     </IMF_C0_TaxonomyTaxHTField0>
     <IMSRegulatorySource xmlns="13a41462-d3c5-4676-81cf-1cb4ae80045f">Non applicable</IMSRegulatorySource>
     <TaxKeywordTaxHTField xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">001</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9fd50748-3a12-4e41-b371-6687792ead58</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">002</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1cddd0fa-1d3f-4d3b-a149-aeb683f282e1</TermId>
         </TermInfo>
       </Terms>
     </TaxKeywordTaxHTField>
     <_dlc_DocId xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">EASAIMS-6-1973</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="391a2f22-9f1b-4edd-a10b-257ace2d067d">
       <Url>https://dms.easa.europa.eu/case/IMS/_layouts/15/DocIdRedir.aspx?ID=EASAIMS-6-1973</Url>
       <Description>EASAIMS-6-1973</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="8358dc2d-5dac-4cc2-8ed1-5c2041965753" ContentTypeId="0x010100A14FE9BE6CE84F1BB23C774EC08C4AEA0601" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...90 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7793BAE-3581-4EF2-B69E-1C3A86CAAD19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5367ADAE-57FA-43B2-8334-CED0CD56E752}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D440CBD2-ADCD-4B62-8BB9-AAE956E841B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6688A51-B6D6-4DB2-9741-611A8412E6BA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26F5E0F1-FCEA-46CE-8063-DF6A78FFA5B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="391a2f22-9f1b-4edd-a10b-257ace2d067d"/>
     <ds:schemaRef ds:uri="720140C3-6DF4-409B-A1F7-429D32417DCA"/>
     <ds:schemaRef ds:uri="13a41462-d3c5-4676-81cf-1cb4ae80045f"/>
     <ds:schemaRef ds:uri="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BD04035-5C05-4D2D-96DE-37E225D5A55E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="391a2f22-9f1b-4edd-a10b-257ace2d067d"/>
     <ds:schemaRef ds:uri="13a41462-d3c5-4676-81cf-1cb4ae80045f"/>
     <ds:schemaRef ds:uri="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
     <ds:schemaRef ds:uri="720140C3-6DF4-409B-A1F7-429D32417DCA"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CEEA989-4E7E-47E8-A76A-29167FE0D24D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>316</Words>
-  <Characters>1806</Characters>
+  <Words>299</Words>
+  <Characters>1949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Document - Form (Portrait)</vt:lpstr>
+      <vt:lpstr>FO - Appeal form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2118</CharactersWithSpaces>
+  <CharactersWithSpaces>2244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FO - Appeal form</dc:title>
   <dc:subject/>
   <dc:creator>KERR Allison</dc:creator>
-  <cp:keywords>001</cp:keywords>
+  <cp:keywords>002</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A14FE9BE6CE84F1BB23C774EC08C4AEA0601000B582AFEB7E0F54C933241E75A41A933</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IMF_C0_Taxonomy">
     <vt:lpwstr>18;#Quality management|98155c21-be43-4aae-96d5-e4bc945720de</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
-    <vt:lpwstr>44;#001|9fd50748-3a12-4e41-b371-6687792ead58</vt:lpwstr>
+    <vt:lpwstr>45;#002|1cddd0fa-1d3f-4d3b-a149-aeb683f282e1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="IMSAcronym">
     <vt:lpwstr>15;#IMS|313b9395-0c09-479f-98f3-18e218c0560f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="IMF_C0_Source">
     <vt:lpwstr>1;#EASA|f2fd8376-381c-4ede-a9cd-0a84d06f4d45</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="IMSProcessTaxonomy">
     <vt:lpwstr>292;#Board of appeal|26a611ce-9f1d-4fc8-b324-e776a63776ae</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>4587ca8c-e2b8-4f81-96a6-76e1364aa266</vt:lpwstr>
   </property>
 </Properties>
 </file>